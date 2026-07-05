--- v0 (2026-05-20)
+++ v1 (2026-07-05)
@@ -1054,103 +1054,145 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207D00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="008F47CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>CHS – JROTC – Camp Davy Crockett – May 28-June 1, 2026 – Whitesburg, TN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFF85BC" w14:textId="16759007" w:rsidR="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
+    <w:p w14:paraId="053FB816" w14:textId="3463808D" w:rsidR="00C83F2A" w:rsidRDefault="00C83F2A" w:rsidP="008F47CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>District – Migrant Summer Camp – June 9-12, 2026 – EKU</w:t>
-[...20 lines deleted...]
-        <w:t>GMS</w:t>
+        <w:t>GCHS FBLA – FBLA Camp – June 2-4, 2026 – Hardinsburg, KY</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="0BFF85BC" w14:textId="1173097D" w:rsidR="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>District – Migrant Summer Camp – June 9-12, 2026 – EKU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372309E0" w14:textId="684770B8" w:rsidR="00EB326B" w:rsidRDefault="00EB326B" w:rsidP="00EB326B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>GMS</w:t>
+      </w:r>
       <w:r w:rsidRPr="00207D00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> Archery – World Championship Tournament – June 18-20, 2026 – Daytona Beach, FL</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="17BC3856" w14:textId="4733D792" w:rsidR="00C83F2A" w:rsidRPr="00EB326B" w:rsidRDefault="00C83F2A" w:rsidP="00EB326B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>GCHS FBLA – FBLA National Conference – June 27 – July 2, 2026 – San Antonio, TX</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="50AEC52A" w14:textId="49B05702" w:rsidR="008F47CC" w:rsidRPr="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>GCHS Boys Soccer – Soccer Camp – July 10-13, 2026 – Lindsey Wilson College</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFE6C03" w14:textId="7ED46C89" w:rsidR="00B05249" w:rsidRPr="00207D00" w:rsidRDefault="00F07D18" w:rsidP="004078B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1213,73 +1255,151 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="169FE4C7" w14:textId="4C6E4B81" w:rsidR="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Approve Indirect Cost Rate for the 2026-27 School Year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E536157" w14:textId="1C573590" w:rsidR="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
+    <w:p w14:paraId="3E536157" w14:textId="319194EB" w:rsidR="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Approve Capital Funds Transfer</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="390AC3E7" w14:textId="1FED02B0" w:rsidR="0082264E" w:rsidRDefault="0082264E" w:rsidP="008F47CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Approve</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Property/Auto/Umbrella Insurance for the 2026-27 School Year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628CD61A" w14:textId="7332DD48" w:rsidR="00EC57C4" w:rsidRDefault="00EC57C4" w:rsidP="008F47CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Approve Workers' Comp Insurance for the 2026-27 School Year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E44FB2" w14:textId="5ED076C9" w:rsidR="00EC57C4" w:rsidRDefault="00EC57C4" w:rsidP="008F47CC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Approve Student Accident Insurance for the 2026-27 School Year</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="58AEA5DC" w14:textId="532AFB34" w:rsidR="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Approve MOUs with Wilderness Education Project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F3DF6B" w14:textId="7413B11A" w:rsidR="008F47CC" w:rsidRDefault="008F47CC" w:rsidP="008F47CC">
       <w:pPr>
@@ -1459,194 +1579,277 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207D00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Adjournment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FF984B" w14:textId="77777777" w:rsidR="00F07D18" w:rsidRPr="00207D00" w:rsidRDefault="00F07D18" w:rsidP="00F07D18">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D003051" w14:textId="45260331" w:rsidR="00340585" w:rsidRPr="00207D00" w:rsidRDefault="0074684C">
+    <w:p w14:paraId="54D6D8CD" w14:textId="77777777" w:rsidR="00BF1855" w:rsidRDefault="0074684C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207D00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Next Meeting</w:t>
       </w:r>
-      <w:r w:rsidR="00207D00">
+      <w:r w:rsidR="00BF1855">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F47CC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00207D00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>June 18</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0036346C" w:rsidRPr="00207D00">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E86F95" w14:textId="02A4BCC2" w:rsidR="00BF1855" w:rsidRDefault="00BF1855" w:rsidP="00BF1855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>, 2026</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A78AE" w:rsidRPr="00207D00">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t>June 16, 2026 – Garrard Education Center – 9:00 a.m. – Work Session – KSBA Federal &amp; State Law Update</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D003051" w14:textId="1707E4DB" w:rsidR="00340585" w:rsidRPr="00BF1855" w:rsidRDefault="008F47CC" w:rsidP="00BF1855">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>June 18</w:t>
+      </w:r>
+      <w:r w:rsidR="0036346C" w:rsidRPr="00BF1855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="006A78AE" w:rsidRPr="00BF1855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – Garrard Education Center – 6:00 p.m.</w:t>
       </w:r>
-    </w:p>
-    <w:sectPr w:rsidR="00340585" w:rsidRPr="00207D00" w:rsidSect="00F07D18">
+      <w:r w:rsidR="00BF1855">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Regular Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00340585" w:rsidRPr="00BF1855" w:rsidSect="00F07D18">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49F693BC" w14:textId="77777777" w:rsidR="00AF4C6C" w:rsidRDefault="00AF4C6C" w:rsidP="00F07D18">
+    <w:p w14:paraId="21F42180" w14:textId="77777777" w:rsidR="00AE5659" w:rsidRDefault="00AE5659" w:rsidP="00F07D18">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58823A75" w14:textId="77777777" w:rsidR="00AF4C6C" w:rsidRDefault="00AF4C6C" w:rsidP="00F07D18">
+    <w:p w14:paraId="350CD06F" w14:textId="77777777" w:rsidR="00AE5659" w:rsidRDefault="00AE5659" w:rsidP="00F07D18">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E9CE7A1" w14:textId="77777777" w:rsidR="00AF4C6C" w:rsidRDefault="00AF4C6C" w:rsidP="00F07D18">
+    <w:p w14:paraId="6CB01D22" w14:textId="77777777" w:rsidR="00AE5659" w:rsidRDefault="00AE5659" w:rsidP="00F07D18">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29B1C39C" w14:textId="77777777" w:rsidR="00AF4C6C" w:rsidRDefault="00AF4C6C" w:rsidP="00F07D18">
+    <w:p w14:paraId="1F872FD0" w14:textId="77777777" w:rsidR="00AE5659" w:rsidRDefault="00AE5659" w:rsidP="00F07D18">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="6D45016D" w14:textId="50A5DA04" w:rsidR="00D97D44" w:rsidRDefault="00457E1E">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1852,79 +2055,195 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51475765"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="302A48EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -1998,95 +2317,98 @@
     <w:rsid w:val="003D68CC"/>
     <w:rsid w:val="003F7C2A"/>
     <w:rsid w:val="004078B6"/>
     <w:rsid w:val="00414D8D"/>
     <w:rsid w:val="0041520B"/>
     <w:rsid w:val="00415389"/>
     <w:rsid w:val="00416498"/>
     <w:rsid w:val="0042690A"/>
     <w:rsid w:val="00443750"/>
     <w:rsid w:val="00452E08"/>
     <w:rsid w:val="00457E1E"/>
     <w:rsid w:val="00472588"/>
     <w:rsid w:val="004A5BFD"/>
     <w:rsid w:val="004B04CA"/>
     <w:rsid w:val="004C00AD"/>
     <w:rsid w:val="004C4CEF"/>
     <w:rsid w:val="004C54F8"/>
     <w:rsid w:val="004D1A3C"/>
     <w:rsid w:val="004E17CE"/>
     <w:rsid w:val="004E2C52"/>
     <w:rsid w:val="004F2C72"/>
     <w:rsid w:val="004F6B00"/>
     <w:rsid w:val="004F6B07"/>
     <w:rsid w:val="00500506"/>
     <w:rsid w:val="005203D8"/>
+    <w:rsid w:val="00521F5C"/>
     <w:rsid w:val="0052261E"/>
     <w:rsid w:val="00524C27"/>
     <w:rsid w:val="0052712C"/>
     <w:rsid w:val="005433CF"/>
     <w:rsid w:val="005460F1"/>
     <w:rsid w:val="005546DE"/>
     <w:rsid w:val="00560415"/>
     <w:rsid w:val="00585744"/>
     <w:rsid w:val="00585D4E"/>
     <w:rsid w:val="005A4816"/>
     <w:rsid w:val="005A4F26"/>
     <w:rsid w:val="005B19EB"/>
     <w:rsid w:val="005F1808"/>
     <w:rsid w:val="005F77FB"/>
     <w:rsid w:val="00624DF1"/>
     <w:rsid w:val="00651C0C"/>
     <w:rsid w:val="00655FC2"/>
     <w:rsid w:val="00687233"/>
     <w:rsid w:val="006A1496"/>
     <w:rsid w:val="006A3DFA"/>
     <w:rsid w:val="006A78AE"/>
     <w:rsid w:val="006B1E38"/>
     <w:rsid w:val="006B64F5"/>
     <w:rsid w:val="006C0B33"/>
+    <w:rsid w:val="006C4C01"/>
     <w:rsid w:val="006D476E"/>
     <w:rsid w:val="006E5C7E"/>
     <w:rsid w:val="006E7E5D"/>
     <w:rsid w:val="006F03C0"/>
     <w:rsid w:val="006F41E2"/>
     <w:rsid w:val="006F6CAB"/>
     <w:rsid w:val="007170CD"/>
     <w:rsid w:val="00730E37"/>
     <w:rsid w:val="0074684C"/>
     <w:rsid w:val="007611DD"/>
     <w:rsid w:val="0076136F"/>
     <w:rsid w:val="00776304"/>
     <w:rsid w:val="007922E9"/>
     <w:rsid w:val="007C1FD4"/>
     <w:rsid w:val="007C596B"/>
     <w:rsid w:val="007E1888"/>
     <w:rsid w:val="007E2E73"/>
     <w:rsid w:val="007F0545"/>
     <w:rsid w:val="007F6766"/>
     <w:rsid w:val="00802FE0"/>
     <w:rsid w:val="00814852"/>
+    <w:rsid w:val="0082264E"/>
     <w:rsid w:val="00844A21"/>
     <w:rsid w:val="00860E10"/>
     <w:rsid w:val="0087783C"/>
     <w:rsid w:val="0089253D"/>
     <w:rsid w:val="008961FD"/>
     <w:rsid w:val="008A5BBD"/>
     <w:rsid w:val="008B2276"/>
     <w:rsid w:val="008B4518"/>
     <w:rsid w:val="008C0CA3"/>
     <w:rsid w:val="008E02B1"/>
     <w:rsid w:val="008F47CC"/>
     <w:rsid w:val="00901D01"/>
     <w:rsid w:val="00906800"/>
     <w:rsid w:val="00921F3E"/>
     <w:rsid w:val="009335A3"/>
     <w:rsid w:val="00933ADE"/>
     <w:rsid w:val="00942D9B"/>
     <w:rsid w:val="0094675A"/>
     <w:rsid w:val="0095224D"/>
     <w:rsid w:val="00956267"/>
     <w:rsid w:val="00963760"/>
     <w:rsid w:val="00963DA3"/>
     <w:rsid w:val="009755A4"/>
     <w:rsid w:val="00981F6E"/>
     <w:rsid w:val="009866DA"/>
@@ -2100,107 +2422,111 @@
     <w:rsid w:val="009C00AE"/>
     <w:rsid w:val="009C5DB7"/>
     <w:rsid w:val="009D7BC0"/>
     <w:rsid w:val="009F69D5"/>
     <w:rsid w:val="00A001F1"/>
     <w:rsid w:val="00A00D6A"/>
     <w:rsid w:val="00A03E20"/>
     <w:rsid w:val="00A13FFC"/>
     <w:rsid w:val="00A16A7E"/>
     <w:rsid w:val="00A31D7A"/>
     <w:rsid w:val="00A517CA"/>
     <w:rsid w:val="00A60539"/>
     <w:rsid w:val="00A61A14"/>
     <w:rsid w:val="00A6259B"/>
     <w:rsid w:val="00A63238"/>
     <w:rsid w:val="00A724E0"/>
     <w:rsid w:val="00A73A16"/>
     <w:rsid w:val="00A862D9"/>
     <w:rsid w:val="00A86ADF"/>
     <w:rsid w:val="00A94885"/>
     <w:rsid w:val="00AA79AF"/>
     <w:rsid w:val="00AC0FCD"/>
     <w:rsid w:val="00AC6133"/>
     <w:rsid w:val="00AC6552"/>
     <w:rsid w:val="00AE1E6E"/>
+    <w:rsid w:val="00AE5659"/>
     <w:rsid w:val="00AF4C6C"/>
     <w:rsid w:val="00AF7F53"/>
     <w:rsid w:val="00B0418E"/>
     <w:rsid w:val="00B05249"/>
     <w:rsid w:val="00B05D27"/>
     <w:rsid w:val="00B20D4E"/>
     <w:rsid w:val="00B57A7F"/>
     <w:rsid w:val="00B72672"/>
     <w:rsid w:val="00B769D2"/>
     <w:rsid w:val="00B96FFE"/>
     <w:rsid w:val="00BD67E3"/>
     <w:rsid w:val="00BE4D4D"/>
     <w:rsid w:val="00BE608C"/>
     <w:rsid w:val="00BE7B89"/>
+    <w:rsid w:val="00BF1855"/>
     <w:rsid w:val="00C07ACE"/>
     <w:rsid w:val="00C14CE3"/>
     <w:rsid w:val="00C219B3"/>
     <w:rsid w:val="00C27A90"/>
     <w:rsid w:val="00C37C56"/>
     <w:rsid w:val="00C42624"/>
     <w:rsid w:val="00C42C73"/>
     <w:rsid w:val="00C46438"/>
     <w:rsid w:val="00C705B5"/>
     <w:rsid w:val="00C728CB"/>
     <w:rsid w:val="00C74125"/>
+    <w:rsid w:val="00C83F2A"/>
     <w:rsid w:val="00CA314B"/>
     <w:rsid w:val="00CB4604"/>
     <w:rsid w:val="00CD3610"/>
     <w:rsid w:val="00CE3194"/>
     <w:rsid w:val="00CE32C7"/>
     <w:rsid w:val="00D007CC"/>
     <w:rsid w:val="00D14889"/>
     <w:rsid w:val="00D14CAD"/>
     <w:rsid w:val="00D2430F"/>
     <w:rsid w:val="00D3340E"/>
     <w:rsid w:val="00D35BF8"/>
     <w:rsid w:val="00D514BF"/>
     <w:rsid w:val="00D67B9B"/>
     <w:rsid w:val="00D87DAA"/>
     <w:rsid w:val="00D911E6"/>
     <w:rsid w:val="00D97D44"/>
     <w:rsid w:val="00DB2F06"/>
     <w:rsid w:val="00DC0BE3"/>
     <w:rsid w:val="00DC2D08"/>
     <w:rsid w:val="00DC52FC"/>
     <w:rsid w:val="00DE5064"/>
     <w:rsid w:val="00E03917"/>
     <w:rsid w:val="00E113F4"/>
     <w:rsid w:val="00E24CA0"/>
     <w:rsid w:val="00E30E70"/>
     <w:rsid w:val="00E42A6E"/>
     <w:rsid w:val="00E46202"/>
     <w:rsid w:val="00E66E27"/>
     <w:rsid w:val="00E94154"/>
     <w:rsid w:val="00EB326B"/>
     <w:rsid w:val="00EB3DB5"/>
     <w:rsid w:val="00EB7B9D"/>
+    <w:rsid w:val="00EC57C4"/>
     <w:rsid w:val="00ED583D"/>
     <w:rsid w:val="00EF0E24"/>
     <w:rsid w:val="00F02818"/>
     <w:rsid w:val="00F062F5"/>
     <w:rsid w:val="00F07D18"/>
     <w:rsid w:val="00F52389"/>
     <w:rsid w:val="00F52717"/>
     <w:rsid w:val="00F55D95"/>
     <w:rsid w:val="00F729A6"/>
     <w:rsid w:val="00F93E5F"/>
     <w:rsid w:val="00FA5EA6"/>
     <w:rsid w:val="00FC0182"/>
     <w:rsid w:val="00FC2C28"/>
     <w:rsid w:val="00FD402C"/>
     <w:rsid w:val="00FF426E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -3503,75 +3829,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>293</Words>
-  <Characters>1671</Characters>
+  <Words>360</Words>
+  <Characters>2055</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1961</CharactersWithSpaces>
+  <CharactersWithSpaces>2411</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stull, Kevin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>48ebc155e15041d6a2cb4cde936a10f890f1fbdb82368aa333d42e73d8fb263d</vt:lpwstr>